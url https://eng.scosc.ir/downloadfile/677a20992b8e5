--- v0 (2026-05-08)
+++ v1 (2026-10-21)
@@ -1,30 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
@@ -76,52 +76,62 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Paper</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E7F4307" w14:textId="77777777" w:rsidR="00CD1893" w:rsidRPr="000C5291" w:rsidRDefault="00C53AA2" w:rsidP="000C5291">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C5291">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(headline</w:t>
-      </w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C5291">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>headline</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003906CC" w:rsidRPr="000C5291">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 1 or 2 lines, font </w:t>
       </w:r>
       <w:r w:rsidR="000C5291" w:rsidRPr="000C5291">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Arial</w:t>
       </w:r>
       <w:r w:rsidR="00CD1893" w:rsidRPr="000C5291">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18pt in bold)</w:t>
       </w:r>
     </w:p>
@@ -1384,51 +1394,69 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0772C5F7" w14:textId="77777777" w:rsidR="00EF32C9" w:rsidRPr="00910DCA" w:rsidRDefault="00EF32C9" w:rsidP="00871F46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>In case of acceptance it's necessary to the authors, to do the required corrections asked by juries in a limited time and submitting the final version via the conference's website.</w:t>
+        <w:t xml:space="preserve">In case of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acceptance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it's necessary to the authors, to do the required corrections asked by juries in a limited time and submitting the final version via the conference's website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5921497B" w14:textId="77777777" w:rsidR="00EF32C9" w:rsidRPr="003C74E1" w:rsidRDefault="00EF32C9" w:rsidP="004F074C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D0CC8BA" w14:textId="77777777" w:rsidR="00EF32C9" w:rsidRPr="00910DCA" w:rsidRDefault="00910DCA" w:rsidP="004F074C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1771,73 +1799,127 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:object w:dxaOrig="1380" w:dyaOrig="660" w14:anchorId="19F536F8">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:69pt;height:33pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1821439632" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1852924128" r:id="rId9"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0722F2" w14:textId="77777777" w:rsidR="00334342" w:rsidRDefault="002D264C" w:rsidP="00871F46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where vto is mortar shear stress, vtest is the force required to remove the bricks, Oc is the </w:t>
+        <w:t xml:space="preserve">Where </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is mortar shear stress, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vtest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the force required to remove the bricks, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the </w:t>
       </w:r>
       <w:r w:rsidR="00C67670" w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">stress of gravity load at the testing </w:t>
       </w:r>
       <w:r w:rsidR="003906CC" w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>area</w:t>
       </w:r>
       <w:r w:rsidR="00C67670" w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Ab is the sum of two surfaces of brick </w:t>
       </w:r>
@@ -1995,83 +2077,119 @@
         </w:rPr>
         <w:t xml:space="preserve"> must have sufficient quality and be clear. Letters, signs and titles must be legible and chosen in a size that </w:t>
       </w:r>
       <w:r w:rsidR="00EF12ED" w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00C67670" w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> separable and selected.</w:t>
       </w:r>
       <w:r w:rsidR="00EF12ED" w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If you are including tables, It is essential to identify the quantity and unit of each axis in the </w:t>
+        <w:t xml:space="preserve"> If you are including tables, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EF12ED" w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EF12ED" w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is essential to identify the quantity and unit of each axis in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>figure</w:t>
       </w:r>
       <w:r w:rsidR="00EF12ED" w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>figure</w:t>
       </w:r>
       <w:r w:rsidR="00EF12ED" w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or table contains a sequence number which is independent and has to be mentioned inside the text. Also each </w:t>
+        <w:t xml:space="preserve"> or table contains a sequence number which is independent and has to be mentioned inside the text. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EF12ED" w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EF12ED" w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>figure</w:t>
       </w:r>
       <w:r w:rsidR="00EF12ED" w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or table contains an independent title which should be written below or above the table with the font (</w:t>
       </w:r>
       <w:r w:rsidR="005B044B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New Roman </w:t>
       </w:r>
@@ -2100,51 +2218,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="OLE_LINK8"/>
       <w:bookmarkStart w:id="14" w:name="OLE_LINK11"/>
       <w:r w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>figure</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or table of the research is not ready yet, and if it is taken from a specific reference, the number of reference has to be mentioned in brackets </w:t>
+        <w:t xml:space="preserve"> or table of the research is not ready yet, and if it is taken from a specific reference, the number of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reference</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00910DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has to be mentioned in brackets </w:t>
       </w:r>
       <w:r w:rsidR="00802FFD" w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at the bottom of the </w:t>
       </w:r>
       <w:r w:rsidR="001F0FA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>figure</w:t>
       </w:r>
       <w:r w:rsidR="00802FFD" w:rsidRPr="00910DCA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the table.</w:t>
       </w:r>
@@ -3341,51 +3477,69 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E0BD1CA" w14:textId="77777777" w:rsidR="00CD1893" w:rsidRPr="00871F46" w:rsidRDefault="00CD1893" w:rsidP="00871F46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[1] Dicleli M, Bruneau M. Seismic performance of single-span simply supported and continuous slab-on-girder steel highway bridges. Journal of Structural Engineering, ASCE; 121(10): 1497-1506, 1995.</w:t>
+        <w:t xml:space="preserve">[1] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00871F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dicleli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00871F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, Bruneau M. Seismic performance of single-span simply supported and continuous slab-on-girder steel highway bridges. Journal of Structural Engineering, ASCE; 121(10): 1497-1506, 1995.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567C2FA9" w14:textId="77777777" w:rsidR="00CD1893" w:rsidRPr="00871F46" w:rsidRDefault="00CD1893" w:rsidP="00871F46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[2] AASHTO. LRFD bridge design specifications (4th ed.). Washington (DC): American Association of State Highway and Transportation Officials; 2007.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="753D5B34" w14:textId="77777777" w:rsidR="00CD1893" w:rsidRPr="00871F46" w:rsidRDefault="00CD1893" w:rsidP="00871F46">
       <w:pPr>
@@ -3525,61 +3679,61 @@
         <w:bidi w:val="0"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002B05E6" w:rsidSect="00E1607F">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2610" w:right="1700" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63F4B7D3" w14:textId="77777777" w:rsidR="00EC7715" w:rsidRDefault="00EC7715" w:rsidP="00CD1893">
+    <w:p w14:paraId="6E0A7018" w14:textId="77777777" w:rsidR="00BF57B2" w:rsidRDefault="00BF57B2" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44A36B72" w14:textId="77777777" w:rsidR="00EC7715" w:rsidRDefault="00EC7715" w:rsidP="00CD1893">
+    <w:p w14:paraId="0CD26F26" w14:textId="77777777" w:rsidR="00BF57B2" w:rsidRDefault="00BF57B2" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3642,143 +3796,143 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="24E09EA0" w14:textId="77777777" w:rsidR="00761D9C" w:rsidRDefault="00761D9C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="7D1CEC05" w14:textId="77777777" w:rsidR="00761D9C" w:rsidRDefault="00761D9C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="216FB25C" w14:textId="77777777" w:rsidR="00EC7715" w:rsidRDefault="00EC7715" w:rsidP="00CD1893">
+    <w:p w14:paraId="07231284" w14:textId="77777777" w:rsidR="00BF57B2" w:rsidRDefault="00BF57B2" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67DD1104" w14:textId="77777777" w:rsidR="00EC7715" w:rsidRDefault="00EC7715" w:rsidP="00CD1893">
+    <w:p w14:paraId="36666E78" w14:textId="77777777" w:rsidR="00BF57B2" w:rsidRDefault="00BF57B2" w:rsidP="00CD1893">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="03AF1656" w14:textId="77777777" w:rsidR="00761D9C" w:rsidRDefault="00761D9C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3E6B7DC3" w14:textId="356D2871" w:rsidR="00E1607F" w:rsidRDefault="006D5986" w:rsidP="00E1607F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Nazanin"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Nazanin"/>
         <w:noProof/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
         <w:rtl/>
         <w:lang w:val="fa-IR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37B55862" wp14:editId="2CA61AD9">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37B55862" wp14:editId="379B72F0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450215</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7578917" cy="1210182"/>
+          <wp:extent cx="7578917" cy="1210018"/>
           <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
           <wp:wrapNone/>
           <wp:docPr id="1732457597" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1732457597" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7578917" cy="1210182"/>
+                    <a:ext cx="7578917" cy="1210018"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="3CC47C0E" w14:textId="77777777" w:rsidR="00E1607F" w:rsidRDefault="00E1607F" w:rsidP="00E1607F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Nazanin"/>
         <w:sz w:val="40"/>
@@ -4076,88 +4230,90 @@
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA2E8D"/>
     <w:rsid w:val="000124BC"/>
     <w:rsid w:val="00030FE9"/>
     <w:rsid w:val="00036455"/>
     <w:rsid w:val="00093C33"/>
     <w:rsid w:val="000C5291"/>
     <w:rsid w:val="000C742D"/>
     <w:rsid w:val="000E1366"/>
     <w:rsid w:val="000E6A14"/>
     <w:rsid w:val="000F550C"/>
     <w:rsid w:val="000F76AA"/>
     <w:rsid w:val="00154853"/>
     <w:rsid w:val="001641D1"/>
     <w:rsid w:val="00177ECB"/>
     <w:rsid w:val="001B4122"/>
     <w:rsid w:val="001B5EA5"/>
+    <w:rsid w:val="001E3263"/>
     <w:rsid w:val="001F0FA1"/>
     <w:rsid w:val="001F6289"/>
     <w:rsid w:val="0020283A"/>
     <w:rsid w:val="0023498B"/>
     <w:rsid w:val="002829C3"/>
     <w:rsid w:val="00287F7A"/>
     <w:rsid w:val="002B05E6"/>
     <w:rsid w:val="002B4EDA"/>
     <w:rsid w:val="002D264C"/>
     <w:rsid w:val="002F22BE"/>
     <w:rsid w:val="002F78D7"/>
     <w:rsid w:val="00334342"/>
     <w:rsid w:val="003406BC"/>
     <w:rsid w:val="003906CC"/>
     <w:rsid w:val="003976DA"/>
     <w:rsid w:val="003C74E1"/>
     <w:rsid w:val="004126AC"/>
     <w:rsid w:val="004449EB"/>
     <w:rsid w:val="00445A01"/>
     <w:rsid w:val="004777ED"/>
     <w:rsid w:val="004D3057"/>
     <w:rsid w:val="004F074C"/>
     <w:rsid w:val="004F4054"/>
     <w:rsid w:val="00544C1E"/>
     <w:rsid w:val="00552C21"/>
@@ -4204,83 +4360,86 @@
     <w:rsid w:val="00995F8B"/>
     <w:rsid w:val="00996695"/>
     <w:rsid w:val="00996A5A"/>
     <w:rsid w:val="009A4F48"/>
     <w:rsid w:val="009B578C"/>
     <w:rsid w:val="009C5073"/>
     <w:rsid w:val="009E2225"/>
     <w:rsid w:val="00A1035B"/>
     <w:rsid w:val="00A20C7D"/>
     <w:rsid w:val="00A3057B"/>
     <w:rsid w:val="00A81C59"/>
     <w:rsid w:val="00AA3E46"/>
     <w:rsid w:val="00AD576B"/>
     <w:rsid w:val="00AF59BF"/>
     <w:rsid w:val="00AF7225"/>
     <w:rsid w:val="00B5083D"/>
     <w:rsid w:val="00B62A51"/>
     <w:rsid w:val="00B70698"/>
     <w:rsid w:val="00B77839"/>
     <w:rsid w:val="00B821A7"/>
     <w:rsid w:val="00B91079"/>
     <w:rsid w:val="00BB26E8"/>
     <w:rsid w:val="00BC72D9"/>
     <w:rsid w:val="00BE337E"/>
     <w:rsid w:val="00BF480C"/>
+    <w:rsid w:val="00BF57B2"/>
     <w:rsid w:val="00C2205C"/>
     <w:rsid w:val="00C24E5D"/>
+    <w:rsid w:val="00C32A55"/>
     <w:rsid w:val="00C35547"/>
     <w:rsid w:val="00C454B9"/>
     <w:rsid w:val="00C53AA2"/>
     <w:rsid w:val="00C57555"/>
     <w:rsid w:val="00C67670"/>
     <w:rsid w:val="00C80CE3"/>
     <w:rsid w:val="00C90E7A"/>
     <w:rsid w:val="00CA2E8D"/>
     <w:rsid w:val="00CA6ADF"/>
     <w:rsid w:val="00CB5066"/>
     <w:rsid w:val="00CD1893"/>
     <w:rsid w:val="00CD7AAA"/>
     <w:rsid w:val="00D104ED"/>
     <w:rsid w:val="00D20050"/>
     <w:rsid w:val="00D44981"/>
     <w:rsid w:val="00D9185C"/>
     <w:rsid w:val="00D9233F"/>
     <w:rsid w:val="00DB5AAD"/>
     <w:rsid w:val="00DD12FF"/>
     <w:rsid w:val="00DD1E57"/>
     <w:rsid w:val="00DE0346"/>
     <w:rsid w:val="00DF6080"/>
     <w:rsid w:val="00E01737"/>
     <w:rsid w:val="00E02AF2"/>
     <w:rsid w:val="00E13FBD"/>
     <w:rsid w:val="00E1607F"/>
     <w:rsid w:val="00E20774"/>
     <w:rsid w:val="00E3787D"/>
     <w:rsid w:val="00E44202"/>
     <w:rsid w:val="00E73A53"/>
     <w:rsid w:val="00E848DD"/>
+    <w:rsid w:val="00E87F53"/>
     <w:rsid w:val="00EB1AC4"/>
     <w:rsid w:val="00EB33DD"/>
     <w:rsid w:val="00EC25D3"/>
     <w:rsid w:val="00EC7715"/>
     <w:rsid w:val="00EE7763"/>
     <w:rsid w:val="00EF12ED"/>
     <w:rsid w:val="00EF190E"/>
     <w:rsid w:val="00EF32C9"/>
     <w:rsid w:val="00F042C2"/>
     <w:rsid w:val="00F06C42"/>
     <w:rsid w:val="00F07A3E"/>
     <w:rsid w:val="00F3112D"/>
     <w:rsid w:val="00F327F3"/>
     <w:rsid w:val="00F4605D"/>
     <w:rsid w:val="00F863A3"/>
     <w:rsid w:val="00F91126"/>
     <w:rsid w:val="00FC6540"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4973,51 +5132,51 @@
     </w:div>
     <w:div w:id="1149401798">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5255,51 +5414,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F41193D-CE4C-476C-AB82-325F0DB9BECD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1055</Words>
   <Characters>6018</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>